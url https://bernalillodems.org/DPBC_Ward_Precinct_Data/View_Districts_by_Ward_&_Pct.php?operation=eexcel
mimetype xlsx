--- v1 (2026-03-05)
+++ v2 (2026-04-27)
@@ -32,344 +32,271 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Precinct</t>
   </si>
   <si>
     <t>Ward</t>
   </si>
   <si>
     <t>State House District</t>
   </si>
   <si>
     <t>State Senate District</t>
   </si>
   <si>
     <t>County Commissioner</t>
   </si>
   <si>
     <t>Congressional District</t>
   </si>
   <si>
-    <t xml:space="preserve">68A
-</t>
+    <t>68A</t>
   </si>
   <si>
-    <t xml:space="preserve">17A
-</t>
+    <t>17A</t>
   </si>
   <si>
     <t xml:space="preserve">9
 </t>
   </si>
   <si>
-    <t xml:space="preserve">17B
-</t>
+    <t>17B</t>
   </si>
   <si>
-    <t xml:space="preserve">15A
-</t>
+    <t>15A</t>
   </si>
   <si>
-    <t xml:space="preserve">15E
-</t>
+    <t>15E</t>
   </si>
   <si>
-    <t xml:space="preserve">15C
-</t>
+    <t>15C</t>
   </si>
   <si>
-    <t xml:space="preserve">15D
-</t>
+    <t>15D</t>
   </si>
   <si>
-    <t xml:space="preserve">15B
-</t>
+    <t>15B</t>
   </si>
   <si>
-    <t xml:space="preserve">68C
-</t>
+    <t>68C</t>
   </si>
   <si>
-    <t xml:space="preserve">29B
-</t>
+    <t>29B</t>
   </si>
   <si>
-    <t xml:space="preserve">16A
-</t>
+    <t>16A</t>
   </si>
   <si>
-    <t xml:space="preserve">16B
-</t>
+    <t>16B</t>
   </si>
   <si>
-    <t xml:space="preserve">29C
-</t>
+    <t>29C</t>
   </si>
   <si>
-    <t xml:space="preserve">26A
-</t>
+    <t>26A</t>
   </si>
   <si>
-    <t xml:space="preserve">14A
-</t>
+    <t>14A</t>
   </si>
   <si>
-    <t xml:space="preserve">26C
-</t>
+    <t>26C</t>
   </si>
   <si>
-    <t xml:space="preserve">16C
-</t>
+    <t>16C</t>
   </si>
   <si>
-    <t xml:space="preserve">12C
-</t>
+    <t>12C</t>
   </si>
   <si>
-    <t xml:space="preserve">12B
-</t>
+    <t>12B</t>
   </si>
   <si>
-    <t xml:space="preserve">14B
-</t>
+    <t>14B</t>
   </si>
   <si>
-    <t xml:space="preserve">13B
-</t>
+    <t>13B</t>
   </si>
   <si>
-    <t xml:space="preserve">13A
-</t>
+    <t>13A</t>
   </si>
   <si>
-    <t xml:space="preserve">26B
-</t>
+    <t>26B</t>
   </si>
   <si>
-    <t xml:space="preserve">12A
-</t>
+    <t>12A</t>
   </si>
   <si>
-    <t xml:space="preserve">10B
-</t>
+    <t>10B</t>
   </si>
   <si>
-    <t xml:space="preserve">68B
-</t>
+    <t>68B</t>
   </si>
   <si>
-    <t xml:space="preserve">29A
-</t>
+    <t>29A</t>
   </si>
   <si>
-    <t xml:space="preserve">17C
-</t>
+    <t>17C</t>
   </si>
   <si>
-    <t xml:space="preserve">10C
-</t>
+    <t>10C</t>
   </si>
   <si>
-    <t xml:space="preserve">10A
-</t>
+    <t>10A</t>
   </si>
   <si>
-    <t xml:space="preserve">18C
-</t>
+    <t>18C</t>
   </si>
   <si>
-    <t xml:space="preserve">14C
-</t>
+    <t>14C</t>
   </si>
   <si>
-    <t xml:space="preserve">11C
-</t>
+    <t>11C</t>
   </si>
   <si>
-    <t xml:space="preserve">11B
-</t>
+    <t>11B</t>
   </si>
   <si>
-    <t xml:space="preserve">11A
-</t>
+    <t>11A</t>
   </si>
   <si>
-    <t xml:space="preserve">11D
-</t>
+    <t>11D</t>
   </si>
   <si>
-    <t xml:space="preserve">18B
-</t>
+    <t>18B</t>
   </si>
   <si>
-    <t xml:space="preserve">18A
-</t>
+    <t>18A</t>
   </si>
   <si>
-    <t xml:space="preserve">18D
-</t>
+    <t>18D</t>
   </si>
   <si>
-    <t xml:space="preserve">19C
-</t>
+    <t>19C</t>
   </si>
   <si>
-    <t xml:space="preserve">19A
-</t>
+    <t>19A</t>
   </si>
   <si>
-    <t xml:space="preserve">20B
-</t>
+    <t>20B</t>
   </si>
   <si>
-    <t xml:space="preserve">21A
-</t>
+    <t>21A</t>
   </si>
   <si>
-    <t xml:space="preserve">20A
-</t>
+    <t>20A</t>
   </si>
   <si>
-    <t xml:space="preserve">20C
-</t>
+    <t>20C</t>
   </si>
   <si>
-    <t xml:space="preserve">28B
-</t>
+    <t>28B</t>
   </si>
   <si>
-    <t xml:space="preserve">21B
-</t>
+    <t>21B</t>
   </si>
   <si>
-    <t xml:space="preserve">19B
-</t>
+    <t>19B</t>
   </si>
   <si>
-    <t xml:space="preserve">25C
-</t>
+    <t>25C</t>
   </si>
   <si>
-    <t xml:space="preserve">30A
-</t>
+    <t>30A</t>
   </si>
   <si>
-    <t xml:space="preserve">25D
-</t>
+    <t>25D</t>
   </si>
   <si>
-    <t xml:space="preserve">27C
-</t>
+    <t>27C</t>
   </si>
   <si>
-    <t xml:space="preserve">31D
-</t>
+    <t>31D</t>
   </si>
   <si>
-    <t xml:space="preserve">28C
-</t>
+    <t>28C</t>
   </si>
   <si>
-    <t xml:space="preserve">28D
-</t>
+    <t>28D</t>
   </si>
   <si>
-    <t xml:space="preserve">27D
-</t>
+    <t>27D</t>
   </si>
   <si>
-    <t xml:space="preserve">30D
-</t>
+    <t>30D</t>
   </si>
   <si>
-    <t xml:space="preserve">25A
-</t>
+    <t>25A</t>
   </si>
   <si>
-    <t xml:space="preserve">28A
-</t>
+    <t>28A</t>
   </si>
   <si>
-    <t xml:space="preserve">31B
-</t>
+    <t>31B</t>
   </si>
   <si>
-    <t xml:space="preserve">27B
-</t>
+    <t>27B</t>
   </si>
   <si>
-    <t xml:space="preserve">25B
-</t>
+    <t>25B</t>
   </si>
   <si>
-    <t xml:space="preserve">30C
-</t>
+    <t>30C</t>
   </si>
   <si>
-    <t xml:space="preserve">30B
-</t>
+    <t>30B</t>
   </si>
   <si>
-    <t xml:space="preserve">27A
-</t>
+    <t>27A</t>
   </si>
   <si>
-    <t xml:space="preserve">24B
-</t>
+    <t>24B</t>
   </si>
   <si>
-    <t xml:space="preserve">31C
-</t>
+    <t>31C</t>
   </si>
   <si>
-    <t xml:space="preserve">31A
-</t>
+    <t>31A</t>
   </si>
   <si>
-    <t xml:space="preserve">24A
-</t>
+    <t>24A</t>
   </si>
   <si>
-    <t xml:space="preserve">24C
-</t>
+    <t>24C</t>
   </si>
   <si>
-    <t xml:space="preserve">24D
-</t>
+    <t>24D</t>
   </si>
   <si>
-    <t xml:space="preserve">22B
-</t>
+    <t>22B</t>
   </si>
   <si>
-    <t xml:space="preserve">22A
-</t>
+    <t>22A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>